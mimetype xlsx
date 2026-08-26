--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -1,241 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\EC\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{776E686E-B7F5-4D1D-9FFC-E798AB8454B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{643EAA9B-512A-4D26-B38D-C5333C7C4B1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30765" yWindow="900" windowWidth="22965" windowHeight="13530" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="34395" yWindow="2310" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="119">
   <si>
     <t xml:space="preserve">WMB </t>
   </si>
   <si>
     <t>AMG</t>
   </si>
   <si>
-    <t>REC</t>
-[...1 lines deleted...]
-  <si>
     <t>Monte Hale Arena</t>
   </si>
   <si>
     <t>MC Auxiliary Gym</t>
   </si>
   <si>
     <t>$500 per day</t>
   </si>
   <si>
     <t xml:space="preserve">MC Dance Studio </t>
   </si>
   <si>
     <t>$325 per day</t>
   </si>
   <si>
     <t>$1050 per day</t>
   </si>
   <si>
     <t>Floyd Stadium</t>
   </si>
   <si>
     <t>$4000 per day</t>
   </si>
   <si>
     <t xml:space="preserve">Floyd Stadium Hendrix Club </t>
   </si>
   <si>
     <t>$750-$2500</t>
   </si>
   <si>
     <t>Jones Field</t>
   </si>
   <si>
     <t>Softball Stadium</t>
   </si>
   <si>
-    <t>$920 per day</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Tucker Theatre </t>
   </si>
   <si>
     <t xml:space="preserve">KUC Theater </t>
   </si>
   <si>
     <t>$500 per day plus $200 per hour</t>
   </si>
   <si>
     <t>$750 per day plus $200 per hour</t>
   </si>
   <si>
-    <t xml:space="preserve">REC Gym Courts </t>
-[...52 lines deleted...]
-  <si>
     <t xml:space="preserve">REC Climbing Wall </t>
   </si>
   <si>
-    <t>$100 per hour</t>
-[...4 lines deleted...]
-  <si>
     <t>REC Intramural Field</t>
   </si>
   <si>
-    <t>$1500 per day plus $200 per hour</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SU Theater </t>
   </si>
   <si>
     <t>SU Parlimentary Room</t>
   </si>
   <si>
     <t>SU Game Room</t>
   </si>
   <si>
-    <t>$200 per two hours</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JUB Ballroom </t>
   </si>
   <si>
     <t>Smith Baseball Stadium</t>
   </si>
   <si>
     <t xml:space="preserve">SU Ballroom </t>
   </si>
   <si>
-    <t>REC (Campus Recreation)</t>
-[...1 lines deleted...]
-  <si>
     <t>MC (Murphy Center Complex)</t>
   </si>
   <si>
     <t>Hayes Track/Soccer Stadium</t>
   </si>
   <si>
     <t>Rental Rate: External Events</t>
   </si>
   <si>
     <t>MC Monte Hale Arena</t>
   </si>
   <si>
     <t>TLC (TN Livestock Center)</t>
   </si>
   <si>
     <t xml:space="preserve">MEC Miller Meeting Room/Atrium </t>
   </si>
   <si>
     <t xml:space="preserve">MT Center </t>
   </si>
   <si>
     <t xml:space="preserve">Tom Jackson </t>
   </si>
   <si>
     <t>Foundation House</t>
@@ -249,86 +159,56 @@
   <si>
     <t>MC Track</t>
   </si>
   <si>
     <t>$125 per hour plus set-up fees ($150-$525)</t>
   </si>
   <si>
     <t>Floyd Stadium Hendrix</t>
   </si>
   <si>
     <t>$250-$400 tiered per hour</t>
   </si>
   <si>
     <t>WMB</t>
   </si>
   <si>
     <t xml:space="preserve">$150 per hour </t>
   </si>
   <si>
     <t xml:space="preserve">$200 per hour </t>
   </si>
   <si>
     <t>JUB Ballroom</t>
   </si>
   <si>
-    <t>$65 per hour/per court</t>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">SU Game Room </t>
   </si>
   <si>
     <t>TMC (TN Miller Coliseum)</t>
   </si>
   <si>
-    <t xml:space="preserve">Dance Studio </t>
-[...1 lines deleted...]
-  <si>
     <t>Direct Cost: Student Sponsored Events</t>
   </si>
   <si>
     <t>Direct Cost: University Sponsored Events</t>
   </si>
   <si>
     <t>Direct Cost: Co-Sponsored Events</t>
   </si>
   <si>
     <t xml:space="preserve"> The following properties/facilities are available for rent by External Events</t>
   </si>
   <si>
     <t>The following properties/facilities are available for use by Student Sponsored Events</t>
   </si>
   <si>
     <t>The following properties/facilities are available for use by University and Co-Sponsored Events</t>
   </si>
   <si>
     <t>$50 per day (outside business hours only)</t>
   </si>
   <si>
     <t xml:space="preserve">Additional spaces </t>
   </si>
   <si>
     <t>campus-wide services cost</t>
@@ -339,174 +219,233 @@
   <si>
     <t xml:space="preserve"> campus-wide services cost plus set up fees</t>
   </si>
   <si>
     <t>campus-wide services cost plus set up fees</t>
   </si>
   <si>
     <t xml:space="preserve"> campus-wide services cost </t>
   </si>
   <si>
     <t>$500-$1000 per day plus  campus-wide services cost</t>
   </si>
   <si>
     <t xml:space="preserve">$200 per day or campus-wide  services cost </t>
   </si>
   <si>
     <t xml:space="preserve">$275 per day or requested campus-wide services cost </t>
   </si>
   <si>
     <t xml:space="preserve"> campus-wide services cost</t>
   </si>
   <si>
     <t xml:space="preserve">$275 per day or campus-wide  services cost </t>
   </si>
   <si>
-    <t>$450 per day</t>
-[...43 lines deleted...]
-  <si>
     <t>Classrooms (including Chris Young Café)</t>
   </si>
   <si>
     <t>$300 per day plus services</t>
   </si>
   <si>
     <t>SU Meeting Rooms</t>
   </si>
   <si>
-    <t>$125 per two hours</t>
-[...1 lines deleted...]
-  <si>
     <t>$2000-$4000 per day</t>
   </si>
   <si>
     <t>$350 per day</t>
   </si>
   <si>
     <t>$1350 per day</t>
   </si>
   <si>
     <t>$3500 per day</t>
   </si>
   <si>
-    <t>$280 per day</t>
-[...23 lines deleted...]
-    <t>$1,200 - $3,300  per day plus services</t>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>KUC Meeting Rooms</t>
+  </si>
+  <si>
+    <t>$200 per hour</t>
+  </si>
+  <si>
+    <t>$550-$4500 per day plus services</t>
+  </si>
+  <si>
+    <t>$425-$2200 per day plus services</t>
+  </si>
+  <si>
+    <t>$500 per day plus $50 per hour</t>
+  </si>
+  <si>
+    <t>$200 per day plus $50 per hour</t>
+  </si>
+  <si>
+    <t>$1500 per day plus plus services</t>
+  </si>
+  <si>
+    <t>$200 per two hours plus services</t>
+  </si>
+  <si>
+    <t>All REC Spaces</t>
+  </si>
+  <si>
+    <t>$110 per hour
+$660 per day</t>
   </si>
   <si>
     <t>REC Dance Studio</t>
   </si>
   <si>
-    <t xml:space="preserve">REC Dance Studio </t>
-[...23 lines deleted...]
-    <t>$200 per hour</t>
+    <t>$50 per hour
+$300 per day</t>
+  </si>
+  <si>
+    <t>REC Front Lobby</t>
+  </si>
+  <si>
+    <t>$20 per hour
+$120 per day</t>
+  </si>
+  <si>
+    <t>REC Gym Court</t>
+  </si>
+  <si>
+    <t>$100 per hour (per court)
+$600 per day (per court)</t>
+  </si>
+  <si>
+    <t>REC Indoor Arena</t>
+  </si>
+  <si>
+    <t>$100 per hour
+$600 per day</t>
+  </si>
+  <si>
+    <t>REC Indoor Track</t>
+  </si>
+  <si>
+    <t>$30 per hour
+$180 per day</t>
+  </si>
+  <si>
+    <t>$130 per hour (per field)
+$600 per day (per field)</t>
+  </si>
+  <si>
+    <t>REC Meeting Room</t>
+  </si>
+  <si>
+    <t>REC Outdoor Patio</t>
+  </si>
+  <si>
+    <t>REC Outdoor Volleyball Court</t>
+  </si>
+  <si>
+    <t>$50 per hour (per court)
+$300 per day (per court)</t>
+  </si>
+  <si>
+    <t>REC Pool Lane</t>
+  </si>
+  <si>
+    <t>$20 per hour (per lane)
+$120 per day (per lane)</t>
+  </si>
+  <si>
+    <t>REC Pool - Diving Board</t>
+  </si>
+  <si>
+    <t>$60 per hour
+$360 per day</t>
+  </si>
+  <si>
+    <t>REC Pool - Slide Area</t>
+  </si>
+  <si>
+    <t>REC Pool - 
+Outdoor Non-Lane Area</t>
+  </si>
+  <si>
+    <t>REC Racquetball Court</t>
+  </si>
+  <si>
+    <t>REC Sports Club Complex Field</t>
+  </si>
+  <si>
+    <t>REC Table Tennis Room</t>
+  </si>
+  <si>
+    <t>$40 per hour
+$240 per day</t>
+  </si>
+  <si>
+    <t>$77 per hour
+$462 per day</t>
+  </si>
+  <si>
+    <t>$35 per hour
+$210 per day</t>
+  </si>
+  <si>
+    <t>$14 per hour
+$84 per day</t>
+  </si>
+  <si>
+    <t>$70per hour (per court)
+$420 per day (per court)</t>
+  </si>
+  <si>
+    <t>$70 per hour
+$420 per day</t>
+  </si>
+  <si>
+    <t>$21 per hour
+$126 per day</t>
+  </si>
+  <si>
+    <t>$91 per hour (per field)
+$546 per day (per field)</t>
+  </si>
+  <si>
+    <t>$35 per hour (per court)
+$210 per day (per court)</t>
+  </si>
+  <si>
+    <t>$14 per hour (per lane)
+$84 per day (per lane)</t>
+  </si>
+  <si>
+    <t>$42 per hour
+$252 per day</t>
+  </si>
+  <si>
+    <t>$28 per hour
+$168 per day</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -972,1382 +911,1058 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtsu.edu/eventcoordination/eventservices.php" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtsu.edu/eventcoordination/eventservices.php" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtsu.edu/eventcoordination/eventservices.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B21" sqref="B21"/>
+      <selection pane="bottomLeft" activeCell="D17" sqref="D17:F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="18" customWidth="1"/>
     <col min="4" max="6" width="25.7109375" style="13" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="25.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="25.7109375" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="20" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="B1" s="21" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="C1" s="19"/>
       <c r="D1" s="22" t="s">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="E1" s="22" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="F1" s="22" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="G1" s="19"/>
       <c r="H1" s="23" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="I1" s="24" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="27" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="E2" s="25" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="F2" s="25" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="G2" s="16"/>
       <c r="H2" s="27" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="I2" s="25" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="4" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C3" s="14"/>
       <c r="D3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="G3" s="16"/>
       <c r="H3" s="3" t="s">
-        <v>120</v>
+        <v>65</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C4" s="14"/>
       <c r="D4" s="3" t="s">
-        <v>120</v>
+        <v>65</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="G4" s="16"/>
       <c r="H4" s="3" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>125</v>
+        <v>69</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="3" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="G5" s="16"/>
       <c r="H5" s="3" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="G6" s="16"/>
       <c r="H6" s="3" t="s">
-        <v>145</v>
+        <v>73</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C7" s="14"/>
       <c r="D7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="6" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G7" s="15"/>
       <c r="H7" s="3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="3" t="s">
-        <v>145</v>
+        <v>73</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="3" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>145</v>
+        <v>73</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="C9" s="14"/>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="G9" s="16"/>
       <c r="H9" s="3" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C10" s="14"/>
       <c r="D10" s="3" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G10" s="16"/>
       <c r="H10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="4" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C11" s="14"/>
       <c r="D11" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="G11" s="16"/>
       <c r="H11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="C12" s="14"/>
       <c r="D12" s="3" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="G12" s="16"/>
       <c r="H12" s="3" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>127</v>
+        <v>71</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="6" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="G13" s="15"/>
       <c r="H13" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>25</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>18</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>82</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="3" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="G14" s="16"/>
       <c r="H14" s="3" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>67</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>83</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>84</v>
       </c>
       <c r="C15" s="14"/>
       <c r="D15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="6" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="G15" s="15"/>
-      <c r="H15" s="3" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="H15" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="3" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="G16" s="16"/>
       <c r="H16" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>33</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>87</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>88</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="3" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>18</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="3" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>89</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="3" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>83</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>109</v>
       </c>
       <c r="G18" s="14"/>
       <c r="H18" s="3" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="3" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="G19" s="15"/>
-      <c r="H19" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H19" s="9"/>
+      <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="3" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>87</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>111</v>
       </c>
       <c r="G20" s="15"/>
-      <c r="H20" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H20" s="10"/>
+      <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="C21" s="14"/>
       <c r="D21" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>89</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>112</v>
       </c>
       <c r="G21" s="15"/>
-      <c r="H21" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="3"/>
+      <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="C22" s="14"/>
       <c r="D22" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>91</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>113</v>
       </c>
       <c r="G22" s="15"/>
-      <c r="H22" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H22" s="3"/>
+      <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>132</v>
+        <v>97</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="3" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="G23" s="16"/>
-      <c r="H23" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H23" s="3"/>
+      <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>133</v>
+        <v>99</v>
       </c>
       <c r="C24" s="14"/>
       <c r="D24" s="3" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="G24" s="14"/>
-      <c r="H24" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H24" s="3"/>
+      <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>134</v>
+        <v>101</v>
       </c>
       <c r="C25" s="14"/>
       <c r="D25" s="3" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="G25" s="14"/>
-      <c r="H25" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H25" s="3"/>
+      <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="C26" s="14"/>
       <c r="D26" s="3" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="G26" s="17"/>
-      <c r="H26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H26" s="3"/>
+      <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="C27" s="14"/>
       <c r="D27" s="3" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="G27" s="14"/>
-      <c r="H27" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H27" s="3"/>
+      <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="C28" s="14"/>
       <c r="D28" s="3" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="G28" s="14"/>
-      <c r="H28" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H28" s="7"/>
+      <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>105</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>93</v>
       </c>
       <c r="C29" s="14"/>
       <c r="D29" s="3" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="G29" s="14"/>
-      <c r="H29" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H29" s="12"/>
+      <c r="I29" s="3"/>
     </row>
     <row r="30" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="3" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G30" s="14"/>
-      <c r="H30" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H30" s="12"/>
+      <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>24</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>4</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="3" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G31" s="14"/>
-      <c r="H31" s="3" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>13</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>4</v>
       </c>
       <c r="C32" s="17"/>
       <c r="D32" s="3" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G32" s="14"/>
-      <c r="H32" s="3" t="s">
-[...6 lines deleted...]
-    <row r="33" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>25</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="C33" s="16"/>
       <c r="D33" s="3" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>106</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>118</v>
       </c>
       <c r="G33" s="14"/>
-      <c r="H33" s="3" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="C34" s="16"/>
       <c r="D34" s="3" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G34" s="14"/>
-      <c r="H34" s="3" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="C35" s="17"/>
       <c r="D35" s="3" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="G35" s="17"/>
-      <c r="H35" s="3" t="s">
-[...11 lines deleted...]
-        <v>44</v>
+    </row>
+    <row r="36" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="C36" s="16"/>
-      <c r="D36" s="3" t="s">
-[...6 lines deleted...]
-        <v>117</v>
+      <c r="D36" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>55</v>
       </c>
       <c r="G36" s="16"/>
-      <c r="H36" s="3" t="s">
-[...11 lines deleted...]
-        <v>37</v>
+    </row>
+    <row r="37" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="C37" s="16"/>
       <c r="D37" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="G37" s="16"/>
-      <c r="H37" s="3" t="s">
-[...6 lines deleted...]
-    <row r="38" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>30</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="C38" s="16"/>
       <c r="D38" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>46</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>75</v>
       </c>
       <c r="G38" s="17"/>
-      <c r="H38" s="3" t="s">
-[...6 lines deleted...]
-    <row r="39" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>46</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>75</v>
       </c>
       <c r="C39" s="15"/>
       <c r="D39" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>113</v>
+        <v>59</v>
       </c>
       <c r="G39" s="16"/>
-      <c r="H39" s="3" t="s">
-[...6 lines deleted...]
-    <row r="40" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="40" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="C40" s="15"/>
       <c r="D40" s="3" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>14</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="G40" s="16"/>
-      <c r="H40" s="3" t="s">
-[...6 lines deleted...]
-    <row r="41" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>5</v>
+        <v>77</v>
       </c>
       <c r="C41" s="16"/>
       <c r="D41" s="3" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>41</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>78</v>
       </c>
       <c r="G41" s="16"/>
-      <c r="H41" s="7" t="s">
-[...12 lines deleted...]
-      </c>
+    </row>
+    <row r="42" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="16"/>
-      <c r="D42" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D42" s="11"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
       <c r="G42" s="15"/>
-      <c r="H42" s="3" t="s">
-[...12 lines deleted...]
-      </c>
+    </row>
+    <row r="43" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C43" s="14"/>
-      <c r="D43" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D43" s="3"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="3"/>
       <c r="G43" s="15"/>
-      <c r="H43" s="3" t="s">
-[...12 lines deleted...]
-      </c>
+    </row>
+    <row r="44" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C44" s="14"/>
-      <c r="D44" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" s="16"/>
-      <c r="H44" s="3" t="s">
-[...12 lines deleted...]
-      </c>
+    </row>
+    <row r="45" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C45" s="17"/>
-      <c r="D45" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G45" s="16"/>
-      <c r="H45" s="9"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="46" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C46" s="17"/>
-      <c r="D46" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G46" s="16"/>
-      <c r="H46" s="10"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="47" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C47" s="17"/>
-      <c r="D47" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G47" s="16"/>
-      <c r="H47" s="3"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="48" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C48" s="17"/>
-      <c r="D48" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G48" s="16"/>
-      <c r="H48" s="3"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="49" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C49" s="16"/>
-      <c r="D49" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G49" s="16"/>
-      <c r="H49" s="3"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="50" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C50" s="17"/>
-      <c r="D50" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G50" s="16"/>
-      <c r="H50" s="3"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="51" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C51" s="17"/>
-      <c r="D51" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G51" s="16"/>
-      <c r="H51" s="3"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="52" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C52" s="14"/>
-      <c r="D52" s="11"/>
-[...1 lines deleted...]
-      <c r="F52" s="3"/>
       <c r="G52" s="16"/>
-      <c r="H52" s="3"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="53" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C53" s="16"/>
-      <c r="D53" s="3"/>
-[...1 lines deleted...]
-      <c r="F53" s="3"/>
       <c r="G53" s="16"/>
-      <c r="H53" s="3"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="54" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C54" s="16"/>
       <c r="G54" s="16"/>
-      <c r="H54" s="7"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="55" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C55" s="14"/>
       <c r="G55" s="16"/>
-      <c r="H55" s="12"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="56" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C56" s="14"/>
       <c r="G56" s="16"/>
-      <c r="H56" s="12"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="57" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C57" s="14"/>
       <c r="G57" s="16"/>
     </row>
-    <row r="58" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C58" s="14"/>
       <c r="G58" s="16"/>
     </row>
-    <row r="59" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="63" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="3:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="3:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="3:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="3:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="3:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H2:I44">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H2:I18">
     <sortCondition ref="H1"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" display="campus-wide direct cost " xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="F2" r:id="rId2" display="campus-wide direct cost " xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="I2" r:id="rId3" display="campus-wide direct cost " xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>